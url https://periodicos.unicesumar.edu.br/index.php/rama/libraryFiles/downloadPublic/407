--- v1 (2026-01-27)
+++ v2 (2026-10-29)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F4302C2" w14:textId="77777777" w:rsidR="001C1EEE" w:rsidRPr="00CF1C86" w:rsidRDefault="001C1EEE" w:rsidP="001C1EEE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Título em português</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D0E35E" w14:textId="77777777" w:rsidR="00CF1C86" w:rsidRPr="00145AEE" w:rsidRDefault="00CF1C86" w:rsidP="00895262">
       <w:pPr>
@@ -137,57 +137,59 @@
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B1149E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>, Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1149E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00CF1C86" w:rsidRPr="00B1149E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF1C86" w:rsidRPr="00CF1C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00093AD5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00CF1C86" w:rsidRPr="00CF1C86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t>, Autor</w:t>
       </w:r>
       <w:r w:rsidR="00093AD5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00CF1C86" w:rsidRPr="00CF1C86">
         <w:rPr>
@@ -406,57 +408,67 @@
     <w:p w14:paraId="379FC2D8" w14:textId="0961C3CA" w:rsidR="001C1EEE" w:rsidRPr="00873B7D" w:rsidRDefault="00873B7D" w:rsidP="00873B7D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873B7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00873B7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Palabras Clave:</w:t>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00873B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873B7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Em inglês ou espanhol, com formatação igual à das Palavras-chave.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0702B3E3" w14:textId="77777777" w:rsidR="001C1EEE" w:rsidRPr="001106D6" w:rsidRDefault="001C1EEE" w:rsidP="001C1EEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -786,2877 +798,2847 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00935613" w:rsidRPr="00935613">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>INSTRUÇÕES PARA DIGITAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578BC6F0" w14:textId="1B805E95" w:rsidR="005E766F" w:rsidRPr="00643F24" w:rsidRDefault="005E766F" w:rsidP="00895262">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2975BC23" w14:textId="52389968" w:rsidR="00836914" w:rsidRDefault="0071230D" w:rsidP="00025AF2">
+    <w:p w14:paraId="2975BC23" w14:textId="52389968" w:rsidR="00836914" w:rsidRDefault="0071230D" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk203037639"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s manuscritos deverão estar no formato Microsoft Word, OpenOffice ou RTF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e o </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formato do texto deve estar em </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2E44" w:rsidRPr="00D758F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>DOC ou DOCX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7FC0" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As páginas NÃO devem ter </w:t>
+      </w:r>
+      <w:r w:rsidR="00831A0F" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>numeração</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk204671535"/>
+      <w:r w:rsidR="00DD7FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s trabalhos deverão ter um mínimo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>dez (10)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> máximo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinte (20) páginas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>incluindo referências bibliográficas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071230D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(não ultrapassar 2MB)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00836914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00836914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fonte deve ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00836914" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Times New Roman,</w:t>
+      </w:r>
+      <w:r w:rsidR="00836914" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> tamanho 12 no texto, com exceção das citações diretas acima de 3 linhas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, onde a</w:t>
+      </w:r>
+      <w:r w:rsidR="00836914" w:rsidRPr="009A234F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonte deverá ser 10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00836914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4D64B3" w14:textId="0261F3B7" w:rsidR="00A14EB0" w:rsidRPr="00437E6F" w:rsidRDefault="00A14EB0" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">O parágrafo deve </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00D758F5" w:rsidRPr="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com recuo de 1,25 cm na primeira linha</w:t>
+      </w:r>
+      <w:r w:rsidR="00836914">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, com espaça</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mento </w:t>
+      </w:r>
+      <w:r w:rsidR="001542A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14EB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em todo o artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4056B112" w14:textId="77777777" w:rsidR="00C2358D" w:rsidRPr="00102889" w:rsidRDefault="00C2358D" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5BE75DAB" w14:textId="0C54F20D" w:rsidR="00CF37D4" w:rsidRPr="00935613" w:rsidRDefault="00935613" w:rsidP="00656D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00935613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929" w:rsidRPr="00935613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ESTRUTURA DO TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F11ED5" w14:textId="77777777" w:rsidR="00460EBD" w:rsidRPr="00460EBD" w:rsidRDefault="00460EBD" w:rsidP="00656D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14778C4E" w14:textId="1D741820" w:rsidR="006D373E" w:rsidRPr="00895262" w:rsidRDefault="00030114" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4122A" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo deverá ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00122847" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>subdividido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:r w:rsidR="000F56FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>SEÇÕES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Numerad</w:t>
+      </w:r>
+      <w:r w:rsidR="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929" w:rsidRPr="00677FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, em letra</w:t>
+      </w:r>
+      <w:r w:rsidR="00437E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>maiúscula e em negrito, sem ponto após o número</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e sem ponto final após a escrita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00437E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>obedecendo a seguinte ordem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122847" w:rsidRPr="00030114">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122847" w:rsidRPr="00030114">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>MATERIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030114">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>IS</w:t>
+      </w:r>
+      <w:r w:rsidR="00122847" w:rsidRPr="00030114">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E MÉTODOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929" w:rsidRPr="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929" w:rsidRPr="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00122847" w:rsidRPr="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONCLUSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="00895262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>5 AGRADECIMENTOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="00895262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (opcional) e </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="00895262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="00895262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F32EEB2" w14:textId="7634EEB2" w:rsidR="00935613" w:rsidRPr="00380864" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:r w:rsidR="00935613" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00935613" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apresenta-se o tema, sua relevância científica, social ou ambiental, o problema de pesquisa e os objetivos do artigo. Também deve conter uma breve contextualização teórica, com citações indiretas de referências recentes e relevantes, explicando por que o estudo é importante. Conclui-se com uma visão geral da estrutura do artigo.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E62CCC" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na Introdução NÃO são inseridas ilustrações (figuras, quadros, tabelas) e citações diretas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315EA147" w14:textId="49886878" w:rsidR="0071616A" w:rsidRPr="00380864" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Em</w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MATERIAIS E MÉTODOS</w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, devem ser descritos todos os procedimentos adotados, tipo de pesquisa, população/amostra, local, período do estudo e instrumentos de coleta e análise de dados, com detalhamento suficiente para possibilitar a replicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4D3EE9" w14:textId="01D952F7" w:rsidR="00935613" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Em</w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A" w:rsidRPr="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0071616A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>os resultados obtidos são</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>apresentados e discutidos à luz da literatura científica.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Os dados podem ser ilustrados por tabelas, gráficos, quadros ou figuras, sempre acompanhados de uma interpretação crítica.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O autor deve relacionar os achados ao problema de pesquisa e comparar com resultados de outros estudos, apontando semelhanças, diferenças e possíveis explicações.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deve ser evitada a simples descrição dos dados, mas sim explicar </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o que eles significam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F96D61" w14:textId="24216FB8" w:rsidR="00BD590D" w:rsidRPr="0071616A" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67CD4" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONCLUSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é o espaço para </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>retomar os objetivos da pesquisa e apresentar as principais conclusões, com base nos resultados discutidos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pode</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-se</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluir limitações do estudo, implicações práticas ou teóricas e sugestões para pesquisas futuras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Não </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D" w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apresenta novos dados ou citações </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">neste </w:t>
+      </w:r>
+      <w:r w:rsidR="00873B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>capítulo</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB26092" w14:textId="77777777" w:rsidR="00935613" w:rsidRDefault="00935613" w:rsidP="00025AF2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...220 lines deleted...]
-    <w:p w14:paraId="0F4D64B3" w14:textId="5384A5E0" w:rsidR="00A14EB0" w:rsidRPr="00437E6F" w:rsidRDefault="00A14EB0" w:rsidP="00025AF2">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1909D582" w14:textId="33E7EDA7" w:rsidR="00BD590D" w:rsidRPr="00BD590D" w:rsidRDefault="00BD590D" w:rsidP="00025AF2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD590D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 ESTRUTURA </w:t>
+      </w:r>
+      <w:r w:rsidR="000F56FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>DAS SEÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9A4CCB" w14:textId="77777777" w:rsidR="00935613" w:rsidRDefault="00935613" w:rsidP="00656D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DF5E7B" w14:textId="1BFE0A2C" w:rsidR="00677FDD" w:rsidRDefault="00380864" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...36 lines deleted...]
-        <w:t>mento de 1,5 cm em todo o artigo, com exceção do resumo, referências, citações diretas, depoimentos, tabelas e quadros</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SEÇÕES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podem ser subdivididas em SEÇÕES SECUNDÁRIAS, que </w:t>
       </w:r>
       <w:r w:rsidR="00C77929">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>evem ser digitados em letras maiúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5B9B" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, sem negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F46C3" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tamanho da fonte 12</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem ponto final.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77929">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7F8231" w14:textId="50897B2F" w:rsidR="00A65306" w:rsidRDefault="00677FDD" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00677FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caso tenha a necessidade </w:t>
+      </w:r>
+      <w:r w:rsidR="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de utilização de </w:t>
+      </w:r>
+      <w:r w:rsidR="00380864" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seções </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00380864" w:rsidRPr="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>erciárias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00677FDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00380864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">estas devem </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">O </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D4122A" w:rsidRPr="00460EBD">
+        <w:t xml:space="preserve">ser </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>texto</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">numerados, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> do artigo deverá ser </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00122847" w:rsidRPr="00460EBD">
+        <w:t>digitad</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s em </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5B9B" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00677FDD">
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="00380864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (Numerad</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00917DB1" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tamanho da fonte 12</w:t>
       </w:r>
       <w:r w:rsidR="00380864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C77929" w:rsidRPr="00677FDD">
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00917DB1" w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00460EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>com letras maiúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apenas na primeira letra da</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E6E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00437E6F">
+        </w:rPr>
+        <w:t xml:space="preserve"> palavra</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, a menos que seja</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001E6E57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001E6E57">
+        </w:rPr>
+        <w:t>sigla. Não leva ponto após a numeração e nem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="00380864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...219 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B35046" w14:textId="77777777" w:rsidR="00D90A11" w:rsidRPr="00D90A11" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...369 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>d</w:t>
-[...261 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18995BAF" w14:textId="2F9FAE55" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk203748215"/>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r w:rsidR="00380864" w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DE39FB" w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> das formatações</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> das seções/títulos</w:t>
       </w:r>
       <w:r w:rsidR="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7464F68F" w14:textId="1BEFC261" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00025AF2">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7464F68F" w14:textId="1BEFC261" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 SEÇÃO PRIMÁRIA </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(Maiúscula e negrito) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6053B7FF" w14:textId="2DC84EC3" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00025AF2">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6053B7FF" w14:textId="2DC84EC3" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1 SEÇÃO SECUNDÁRIA (Maiúscula e sem negrito) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE753AA" w14:textId="13CDC76E" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00DE39FB">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7CE753AA" w14:textId="13CDC76E" w:rsidR="00D90A11" w:rsidRPr="00DE39FB" w:rsidRDefault="00D90A11" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1.1.1 Seção Terciária </w:t>
       </w:r>
       <w:r w:rsidR="00DE39FB" w:rsidRPr="00DE39FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(Em negrito e apenas início das palavras em maiúsculo)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0B1B970E" w14:textId="3D656EE9" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00025AF2">
+    <w:p w14:paraId="0B1B970E" w14:textId="3D656EE9" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00656D77">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654E5867" w14:textId="16169382" w:rsidR="00A67CD4" w:rsidRPr="00935613" w:rsidRDefault="00A67CD4" w:rsidP="00656D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00935613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ELEMENTOS TEXTUAIS COMPLEMENTARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58610D79" w14:textId="584DEB5C" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00025AF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="654E5867" w14:textId="16169382" w:rsidR="00A67CD4" w:rsidRPr="00935613" w:rsidRDefault="00A67CD4" w:rsidP="00025AF2">
+    <w:p w14:paraId="7A60ABAF" w14:textId="39C78AE2" w:rsidR="005719D5" w:rsidRPr="00A67CD4" w:rsidRDefault="00A67CD4" w:rsidP="00025AF2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...28 lines deleted...]
-    <w:p w14:paraId="58610D79" w14:textId="584DEB5C" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00025AF2">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.1 CITAÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFBCAF1" w14:textId="6730B3F6" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00025AF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A60ABAF" w14:textId="39C78AE2" w:rsidR="005719D5" w:rsidRPr="00A67CD4" w:rsidRDefault="00A67CD4" w:rsidP="00025AF2">
+    <w:p w14:paraId="17BE06DB" w14:textId="477E9F38" w:rsidR="00837935" w:rsidRPr="00643F24" w:rsidRDefault="00672F51" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Para a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>citações</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E" w:rsidRPr="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>indireta</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>no texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, devem ser inseridos,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4E05" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre parênteses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o sobrenome do autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e o ano da publicação, apenas. Maiúscula APENAS a letra inicial do nome, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D73E5" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>conforme a ABNT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F628D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/NBR </w:t>
+      </w:r>
+      <w:r w:rsidR="009D73E5" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10520</w:t>
+      </w:r>
+      <w:r w:rsidR="00F628D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009D73E5" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145E7DFA" w14:textId="187B814E" w:rsidR="0046311A" w:rsidRPr="00A67CD4" w:rsidRDefault="009D73E5" w:rsidP="00656D77">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="0046311A" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para 1, 2 ou 3 autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837935" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Soares</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65306" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0046311A" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; (Soares; Silva, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="0046311A" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; (Soares; Silva; Souza, 2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="0046311A" w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350C98D" w14:textId="407DBF18" w:rsidR="00672F51" w:rsidRDefault="006D4495" w:rsidP="00656D77">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo para 4 ou mais autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (Soares </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3318E585" w14:textId="77777777" w:rsidR="00672F51" w:rsidRPr="00672F51" w:rsidRDefault="00672F51" w:rsidP="00656D77">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D076DDB" w14:textId="301C0328" w:rsidR="00A53535" w:rsidRDefault="006D4E05" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>As citações</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indiretas que forem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>inseridas no corpo do texto</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> também deverão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter </w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apenas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a inicial em maiúscula, além de, ano de publicação entre parênteses</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE32F8D" w14:textId="77777777" w:rsidR="00672F51" w:rsidRDefault="009D73E5" w:rsidP="00656D77">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para 1, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D12A2" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3 autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4E05" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>De acordo com Soares</w:t>
+      </w:r>
+      <w:r w:rsidR="001D12A2" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Silva</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4E05" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D12A2" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4E05" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>De acordo com Soares</w:t>
+      </w:r>
+      <w:r w:rsidR="001D12A2" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Silva e Souza</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D12A2" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B478440" w14:textId="78A94380" w:rsidR="00837935" w:rsidRPr="00B1149E" w:rsidRDefault="001D12A2" w:rsidP="00656D77">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemplo para 4 ou mais autores</w:t>
+      </w:r>
+      <w:r w:rsidR="006407D0" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C06" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usar </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C06" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C06" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. em itálico):</w:t>
+      </w:r>
+      <w:r w:rsidR="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>De acordo com Soares</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4495" w:rsidRPr="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE793E3" w14:textId="508375AB" w:rsidR="00837935" w:rsidRPr="00672F51" w:rsidRDefault="00BA365E" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As citações </w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>diretas</w:t>
+      </w:r>
+      <w:r w:rsidR="00672F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>curtas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (com até três linhas) </w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>devem estar inseridas normalmente no texto, com uso de aspas duplas, sem recurso tipográfico itálico ou negrito e sem alteração do tamanho da letra</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2CF3" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(Autor, ano, página).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B101F" w14:textId="48D001F8" w:rsidR="0083747E" w:rsidRDefault="00BA365E" w:rsidP="00656D77">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>As citações</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diretas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> longas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50027" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(que ultrapassam três linhas) devem ser digitadas sem aspas, em tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com recuo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95689" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2CF3" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>alinhadas a direita, sem entrada de parágrafo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, sem recursos tipográficos itálico ou negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>com espaçamento entre linhas simples</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Os parágrafos anteriores e posteriores à citação devem ser separados por uma linha com espaçamento simples de </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0083747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Ao final da citação, devem constar o autor, o ano e a página da obra, conforme exemplo, abaixo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C309C79" w14:textId="77777777" w:rsidR="002A4E75" w:rsidRPr="002A4E75" w:rsidRDefault="002A4E75" w:rsidP="002A4E75">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2298C18A" w14:textId="0ABEE858" w:rsidR="0083747E" w:rsidRPr="006370EC" w:rsidRDefault="0083747E" w:rsidP="006370EC">
+      <w:pPr>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Para citações diretas longas, utilize a seguinte formatação: recuo de 4cm, espaçamento simples, Times New Roman, tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006370EC" w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>separado do texto superior e inferior</w:t>
+      </w:r>
+      <w:r w:rsidR="006370EC" w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006370EC" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>por uma linha com espaçamento simples.</w:t>
+      </w:r>
+      <w:r w:rsidR="006370EC" w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006370EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(Autor, ano, página).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A84FE4B" w14:textId="77777777" w:rsidR="0083747E" w:rsidRPr="002A4E75" w:rsidRDefault="0083747E" w:rsidP="002A4E75">
+      <w:pPr>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268CF96C" w14:textId="0B88C1C5" w:rsidR="009E1C41" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...10 lines deleted...]
-    <w:p w14:paraId="4EFBCAF1" w14:textId="6730B3F6" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00025AF2">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eguindo as recomendações da </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FCC" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ABNT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F628D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>/NBR</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FCC" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10520</w:t>
+      </w:r>
+      <w:r w:rsidR="00F628D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FCC" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7502" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED7502" w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>odas as citações devem aparecer na lista de referências e vice-versa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C564EC" w14:textId="649E4369" w:rsidR="007D3446" w:rsidRPr="00643F24" w:rsidRDefault="00340F8B" w:rsidP="00025AF2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69064E11" w14:textId="5686D3AF" w:rsidR="00F65908" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...981 lines deleted...]
-    <w:p w14:paraId="69064E11" w14:textId="5686D3AF" w:rsidR="00F65908" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.2 PALAVRAS ESTRANGEIRAS E ACRÔNIMOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6D3614" w14:textId="77777777" w:rsidR="009E1C41" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1C41">
-[...6 lines deleted...]
-    <w:p w14:paraId="3A6D3614" w14:textId="77777777" w:rsidR="009E1C41" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
+    </w:p>
+    <w:p w14:paraId="631D5495" w14:textId="54F2BE3E" w:rsidR="009E1C41" w:rsidRPr="009E1C41" w:rsidRDefault="009E1C41" w:rsidP="00656D77">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="631D5495" w14:textId="54F2BE3E" w:rsidR="009E1C41" w:rsidRPr="009E1C41" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use itálico para </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todas as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>palavras estrangeiras</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tais como: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE" w:rsidRPr="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>apud</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA179B" w:rsidRPr="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in vitro</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C57EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>in loco</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57EA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nome científico de espécies</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por exemplo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA179B" w:rsidRPr="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Leucaena</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA179B" w:rsidRPr="00FD01DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leucocephala</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA179B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. C</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA179B" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o nome seguido da sigla na primeira vez que a expressão aparecer no texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por exemplo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituto Brasileiro de Geografia e Estatística (IBGE). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Em outras ocorrências </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>no tex</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90A11" w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>utilize apenas a sigla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>: I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>BGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F301E42" w14:textId="77777777" w:rsidR="009E1C41" w:rsidRPr="00643F24" w:rsidRDefault="009E1C41" w:rsidP="00656D77">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D110F86" w14:textId="71F1925F" w:rsidR="00A65306" w:rsidRPr="00643F24" w:rsidRDefault="009E1C41" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...165 lines deleted...]
-      </w:r>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="2F301E42" w14:textId="77777777" w:rsidR="009E1C41" w:rsidRPr="00643F24" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>LUSTRAÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EDCE99" w14:textId="5D0BC015" w:rsidR="00F65908" w:rsidRPr="00643F24" w:rsidRDefault="00F65908" w:rsidP="00656D77">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D110F86" w14:textId="71F1925F" w:rsidR="00A65306" w:rsidRPr="00643F24" w:rsidRDefault="009E1C41" w:rsidP="00025AF2">
-[...47 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="001D53F5" w14:textId="085DB7D6" w:rsidR="00ED7502" w:rsidRPr="00643F24" w:rsidRDefault="00ED7502" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>As ilustrações desempenham o papel de auxiliar, ou seja, complementam ou apoiam a expressão de ideias do texto e pode-se utilizar como recursos ilustrativos.</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3727,53 +3709,52 @@
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="00A95689" w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">layout </w:t>
       </w:r>
       <w:r w:rsidR="00A95689" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>do arquivo</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3892B28A" w14:textId="62637CDB" w:rsidR="0091509D" w:rsidRDefault="00ED7502" w:rsidP="002A4E75">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3892B28A" w14:textId="62637CDB" w:rsidR="0091509D" w:rsidRDefault="00ED7502" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>O título das tabelas e quadros devem estar localizados acima, justificado a esquerda e a fonte abaixo</w:t>
       </w:r>
       <w:r w:rsidR="00296045">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Usar fonte 10. </w:t>
       </w:r>
       <w:r w:rsidR="00A65306" w:rsidRPr="00643F24">
@@ -3809,74 +3790,75 @@
       <w:r w:rsidR="007D3938" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>As tabelas não possuem bordas laterais</w:t>
       </w:r>
       <w:r w:rsidR="007D3938">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, os quadros possuem</w:t>
       </w:r>
       <w:r w:rsidR="007D3938" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D7EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DD89C5" w14:textId="77777777" w:rsidR="002A4E75" w:rsidRPr="00296045" w:rsidRDefault="002A4E75" w:rsidP="00E87227">
+    <w:p w14:paraId="26DD89C5" w14:textId="77777777" w:rsidR="002A4E75" w:rsidRPr="00296045" w:rsidRDefault="002A4E75" w:rsidP="00656D77">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBFA6EE" w14:textId="7DED242A" w:rsidR="00F45203" w:rsidRPr="002F7C7C" w:rsidRDefault="00F45203" w:rsidP="00F45203">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabela 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Exemplo de Tabela </w:t>
       </w:r>
       <w:r w:rsidR="008F2CF3" w:rsidRPr="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(tamanho da fonte </w:t>
       </w:r>
       <w:r w:rsidR="002F7C7C" w:rsidRPr="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10</w:t>
@@ -4818,53 +4800,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00ED7502" w:rsidRPr="002F7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B21F39B" w14:textId="77777777" w:rsidR="00ED7502" w:rsidRPr="00296045" w:rsidRDefault="00ED7502" w:rsidP="00E87227">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6677B13A" w14:textId="541B23F7" w:rsidR="003C4D14" w:rsidRDefault="00296045" w:rsidP="00296045">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="6677B13A" w14:textId="541B23F7" w:rsidR="003C4D14" w:rsidRDefault="00296045" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As figuras e os gráficos devem vir após o texto de chamada, pulando apenas uma linha, com espaçamento simples (tamanho 12). </w:t>
       </w:r>
       <w:r w:rsidR="008D7EC6" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>O título e as legendas devem estar localizados logo abaixo das imagens e centralizad</w:t>
       </w:r>
       <w:r w:rsidR="008D7EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="008D7EC6" w:rsidRPr="00643F24">
@@ -4997,99 +4978,99 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Apple Garamond" w:hAnsi="Apple Garamond"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705FBF">
         <w:rPr>
           <w:rFonts w:ascii="Apple Garamond" w:hAnsi="Apple Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: INMET (2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CACB238" w14:textId="5AF0DCFC" w:rsidR="005A1EA3" w:rsidRPr="00296045" w:rsidRDefault="005A1EA3" w:rsidP="00BA6D8B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29886A2E" w14:textId="2B55FA3E" w:rsidR="00CB76F8" w:rsidRDefault="00AF4356" w:rsidP="00AF4356">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="29886A2E" w14:textId="2B55FA3E" w:rsidR="00CB76F8" w:rsidRDefault="00AF4356" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Para continuar o texto, deve-se pular uma linha, com espaçamento simples</w:t>
       </w:r>
       <w:r w:rsidR="00296045">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tamanho 12)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> entre a figura e o texto. Não podem ser inseridas duas ilustrações, ou mais, seguidas, sem um texto separando-as.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7168F468" w14:textId="77777777" w:rsidR="00AF4356" w:rsidRPr="00643F24" w:rsidRDefault="00AF4356" w:rsidP="00E87227">
+    <w:p w14:paraId="7168F468" w14:textId="77777777" w:rsidR="00AF4356" w:rsidRPr="00643F24" w:rsidRDefault="00AF4356" w:rsidP="00656D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="715E2D5E" w14:textId="22BCD91A" w:rsidR="003475ED" w:rsidRPr="00643F24" w:rsidRDefault="003E452A" w:rsidP="008F2CF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41E18B38" wp14:editId="7884973B">
             <wp:extent cx="5624493" cy="2321457"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1508807756" name="image4.jpg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.jpg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect l="5528" t="15680" r="5222" b="17421"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5639823" cy="2327784"/>
                     </a:xfrm>
@@ -5139,189 +5120,211 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fonte:</w:t>
       </w:r>
       <w:r w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC6D89" w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scielo; </w:t>
+        <w:t>Scielo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC6D89" w:rsidRPr="00093AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00CC6D89" w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Web of Science</w:t>
       </w:r>
       <w:r w:rsidR="00CC6D89" w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41413D2C" w14:textId="3085B012" w:rsidR="008D7EC6" w:rsidRDefault="008D7EC6" w:rsidP="008D7EC6">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="41413D2C" w14:textId="3085B012" w:rsidR="008D7EC6" w:rsidRDefault="008D7EC6" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Para gráficos e figuras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">utilize </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>apenas</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> os formatos TIF, GIF, JPEG, PNG, respeitando o tamanho de </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>300 dpi de resolução</w:t>
-      </w:r>
+        <w:t xml:space="preserve">300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de resolução</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Em casos excepcionais consultar o Editor desta Revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6400E7" w14:textId="4083706A" w:rsidR="008D7EC6" w:rsidRDefault="008D7EC6" w:rsidP="00E87227">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3D6400E7" w14:textId="4083706A" w:rsidR="008D7EC6" w:rsidRDefault="008D7EC6" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D7C6BD3" w14:textId="345D884B" w:rsidR="008D7EC6" w:rsidRPr="00AF4356" w:rsidRDefault="00AF4356" w:rsidP="00BA6D8B">
+    <w:p w14:paraId="0D7C6BD3" w14:textId="345D884B" w:rsidR="008D7EC6" w:rsidRPr="00AF4356" w:rsidRDefault="00AF4356" w:rsidP="00656D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4356">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4356">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FÓRMULAS E EQUAÇÕES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FD6E84" w14:textId="77777777" w:rsidR="008D7EC6" w:rsidRPr="00643F24" w:rsidRDefault="008D7EC6" w:rsidP="00E87227">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="57FD6E84" w14:textId="77777777" w:rsidR="008D7EC6" w:rsidRPr="00643F24" w:rsidRDefault="008D7EC6" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5630FBE5" w14:textId="4AD04187" w:rsidR="00561982" w:rsidRDefault="00561982" w:rsidP="00A81276">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="5630FBE5" w14:textId="4AD04187" w:rsidR="00561982" w:rsidRDefault="00561982" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As fórmulas e equações numéricas e/ou algébricas devem ser digitadas utilizando os modelos de equação do </w:t>
       </w:r>
       <w:r w:rsidRPr="00460EBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Word</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou semelhante</w:t>
@@ -5347,60 +5350,60 @@
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> centralizada</w:t>
       </w:r>
       <w:r w:rsidR="00193250" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>em linha própria e identificada por letra, número ou caractere entre parênteses no mesmo espaço da fórmula como segue o exemplo</w:t>
       </w:r>
       <w:r w:rsidR="00A81276">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, abaixo. Antes de depois da inserção da fórmula deve ser pulada uma linha, com espaçamento simples.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447DB554" w14:textId="77777777" w:rsidR="00A81276" w:rsidRPr="00643F24" w:rsidRDefault="00A81276" w:rsidP="00A81276">
+    <w:p w14:paraId="447DB554" w14:textId="77777777" w:rsidR="00A81276" w:rsidRPr="00643F24" w:rsidRDefault="00A81276" w:rsidP="00656D77">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303C6D37" w14:textId="5BC052A2" w:rsidR="00DF59C6" w:rsidRPr="00643F24" w:rsidRDefault="00DF59C6" w:rsidP="00A81276">
+    <w:p w14:paraId="303C6D37" w14:textId="5BC052A2" w:rsidR="00DF59C6" w:rsidRPr="00643F24" w:rsidRDefault="00DF59C6" w:rsidP="00656D77">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="left"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>f</m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   <w:i/>
                 </w:rPr>
@@ -5478,227 +5481,232 @@
                   <m:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                     </w:rPr>
                     <m:t>2</m:t>
                   </m:r>
                 </m:sup>
               </m:sSup>
               <m:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 </w:rPr>
                 <m:t>+y</m:t>
               </m:r>
             </m:e>
           </m:d>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t xml:space="preserve">                                                                                                               (1)</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="58D794BB" w14:textId="77777777" w:rsidR="00A81276" w:rsidRDefault="00ED0DAD" w:rsidP="00A81276">
+    <w:p w14:paraId="58D794BB" w14:textId="77777777" w:rsidR="00A81276" w:rsidRDefault="00ED0DAD" w:rsidP="00656D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19369579" w14:textId="02AA42F6" w:rsidR="00DF59C6" w:rsidRPr="00643F24" w:rsidRDefault="00ED0DAD" w:rsidP="00E843C0">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="19369579" w14:textId="02AA42F6" w:rsidR="00DF59C6" w:rsidRPr="00643F24" w:rsidRDefault="00ED0DAD" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Formulas química</w:t>
+        <w:t>Formulas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00643F24">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> química</w:t>
       </w:r>
       <w:r w:rsidR="00AE4812" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s podem ser colocadas junto ao texto (p. ex. Fe</w:t>
       </w:r>
       <w:r w:rsidR="00AE4812" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00AE4812" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00AE4812" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00AE4812" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), porém algo mais extenso como um cálculo estequiométrico deve seguir um padrão supracitado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E11092A" w14:textId="77777777" w:rsidR="00ED7502" w:rsidRPr="00643F24" w:rsidRDefault="00ED7502" w:rsidP="00E843C0">
+    <w:p w14:paraId="5E11092A" w14:textId="77777777" w:rsidR="00ED7502" w:rsidRPr="00643F24" w:rsidRDefault="00ED7502" w:rsidP="00656D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E9971AA" w14:textId="4B43A7E9" w:rsidR="00BD650C" w:rsidRPr="00643F24" w:rsidRDefault="00D24D5E" w:rsidP="00E843C0">
+    <w:p w14:paraId="4E9971AA" w14:textId="4B43A7E9" w:rsidR="00BD650C" w:rsidRPr="00643F24" w:rsidRDefault="00D24D5E" w:rsidP="00656D77">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="left"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>Fe + 3 Cl2 = 2 FeCl3                                                                                                      (</m:t>
           </m:r>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
             </m:rPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>*</m:t>
           </m:r>
           <m:r>
             <w:rPr>
               <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             </w:rPr>
             <m:t>)</m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="2FD143BE" w14:textId="77777777" w:rsidR="00E843C0" w:rsidRDefault="00E843C0" w:rsidP="00E843C0">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2FD143BE" w14:textId="77777777" w:rsidR="00E843C0" w:rsidRDefault="00E843C0" w:rsidP="00656D77">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5EB431" w14:textId="211A7321" w:rsidR="0082531D" w:rsidRPr="00643F24" w:rsidRDefault="00E843C0" w:rsidP="008F2CF3">
+    <w:p w14:paraId="4A5EB431" w14:textId="211A7321" w:rsidR="0082531D" w:rsidRPr="00643F24" w:rsidRDefault="00E843C0" w:rsidP="00656D77">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E766F" w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">AGRADECIMENTOS </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(OPCIONAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B8320A" w14:textId="77777777" w:rsidR="007E68D6" w:rsidRPr="00643F24" w:rsidRDefault="007E68D6" w:rsidP="0082531D">
+    <w:p w14:paraId="40B8320A" w14:textId="77777777" w:rsidR="007E68D6" w:rsidRPr="00643F24" w:rsidRDefault="007E68D6" w:rsidP="00656D77">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0E8E96" w14:textId="39BDC841" w:rsidR="000F4C4F" w:rsidRPr="00E843C0" w:rsidRDefault="0082531D" w:rsidP="00E843C0">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0E0E8E96" w14:textId="39BDC841" w:rsidR="000F4C4F" w:rsidRPr="00E843C0" w:rsidRDefault="0082531D" w:rsidP="00656D77">
+      <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E843C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Podem ser mencionadas colaborações de pessoas, instituições ou agradecimento por apoio financeiro, auxílios técnicos, que mereçam reconhecimento, mas não justificam a sua inclusão entre os autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1D1148" w14:textId="77777777" w:rsidR="004F2C71" w:rsidRPr="00643F24" w:rsidRDefault="004F2C71" w:rsidP="00E87227">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -5850,51 +5858,50 @@
     </w:p>
     <w:p w14:paraId="1B9B0B5F" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34426CA8" w14:textId="26100C83" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">VERÍSSIMO, L. F. Um gosto pela ironia. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zero Hora</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, Porto Alegre, ano 47, n. 16.414, p. 2, 12 ago. 2010. Disponível em: http://www.clicrbs.com.br/zerohora/jsp/default.jspx?uf=1&amp;action=fip. Acesso em: 12 ago. 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BCBEA0" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5988,51 +5995,67 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gestão ambiental empresarial</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>conceitos, modelos e instrumentos. 5. ed. São Paulo: SaraivaUni, 2023.</w:t>
+        <w:t xml:space="preserve">conceitos, modelos e instrumentos. 5. ed. São Paulo: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SaraivaUni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627E0928" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062D9869" w14:textId="183234D3" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">VON SPERLING, M. </w:t>
@@ -6256,52 +6279,61 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA432A7" w14:textId="13ADD914" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">VIANNA, G. R.; ARAGÃO, F. J. L. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Procedimento de operação, manutenção e verificação de desumificador</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Procedimento de operação, manutenção e verificação de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>desumificador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Brasília: Embrapa Recursos Genéticos e Biotecnologia, 2008. Disponível em: http://www.cenar gen.embrapa.br/publica/trabalhos/ct074.pdf.  Acesso em: 19 fev. 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6D9442" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59382195" w14:textId="79DD6018" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6316,51 +6348,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBC7ACB" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="596D4724" w14:textId="25BFA42D" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">BRASIL. Lei nº 14.785, de 27 de dezembro de 2023. Dispõe sobre a pesquisa, a experimentação, a produção, a embalagem, a rotulagem, o transporte, o armazenamento, a comercialização, a utilização, a importação, a exportação, o destino final dos resíduos e das embalagens, o registro, a classificação, o controle, a inspeção e a fiscalização de agrotóxicos, de produtos de controle ambiental, de seus produtos técnicos e afins; revoga as Leis nºs 7.802, de 11 de julho de 1989, e 9.974, de 6 de junho de 2000, e partes de anexos das Leis nºs 6.938, de 31 de agosto de 1981, e 9.782, de 26 de janeiro de 1999. </w:t>
+        <w:t xml:space="preserve">BRASIL. Lei nº 14.785, de 27 de dezembro de 2023. Dispõe sobre a pesquisa, a experimentação, a produção, a embalagem, a rotulagem, o transporte, o armazenamento, a comercialização, a utilização, a importação, a exportação, o destino final dos resíduos e das embalagens, o registro, a classificação, o controle, a inspeção e a fiscalização de agrotóxicos, de produtos de controle ambiental, de seus produtos técnicos e afins; revoga as Leis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nºs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7.802, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de 11 de julho de 1989, e 9.974, de 6 de junho de 2000, e partes de anexos das Leis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nºs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.938, de 31 de agosto de 1981, e 9.782, de 26 de janeiro de 1999. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Diário Oficial da União</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: 16 abr. 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A1170" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6386,51 +6453,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="640F0398" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03B7E87C" w14:textId="2F09C027" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lei nº 12.305, de 2 de agosto de 2010</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Institui a Política Nacional de Resíduos Sólidos; altera a Lei n</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
@@ -6521,122 +6587,309 @@
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">BERNARDINO, E. G. </w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fotocatalisador de grafeno magnético e carvão ativado para degradação de azul de metileno</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>. 2023. 70 f. Dissertação (Mestrado em Tecnologias Limpas) – Universidade Cesumar, Unicesumar, Maringá, 2023.</w:t>
+        <w:t xml:space="preserve">. 2023. 70 f. Dissertação (Mestrado em Tecnologias Limpas) – Universidade Cesumar, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Unicesumar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003131C7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Maringá, 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDC2B86" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B7F48A" w14:textId="77777777" w:rsidR="00C050EC" w:rsidRPr="003131C7" w:rsidRDefault="00C050EC" w:rsidP="00C050EC">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Para mais exemplos de referências consulte a ABNT NBR 6023:2018</w:t>
       </w:r>
       <w:r w:rsidRPr="003131C7">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597A7426" w14:textId="7BCAEC49" w:rsidR="00DB69E0" w:rsidRPr="00FF3FCC" w:rsidRDefault="00DB69E0" w:rsidP="00BB7351">
+    <w:p w14:paraId="597A7426" w14:textId="7BCAEC49" w:rsidR="00DB69E0" w:rsidRDefault="00DB69E0" w:rsidP="00BB7351">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DB69E0" w:rsidRPr="00FF3FCC" w:rsidSect="00102889">
+    <w:p w14:paraId="19CEF5BB" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0DC7B4" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B7CB49" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8192CA" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526EFAE9" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D23BDA" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37340C19" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D58EC3D" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78923D46" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1591D588" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DDD16B" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAD8800" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313CC0B3" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E393655" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D962CA6" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EBA8EF" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13015D2D" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263BD120" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A91E4B1" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3020E8" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A0F47D" w14:textId="77777777" w:rsidR="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8A90EF" w14:textId="77777777" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E92BEA" w14:textId="13468A99" w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidRDefault="00656D77" w:rsidP="00656D77">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00656D77" w:rsidRPr="00656D77" w:rsidSect="00102889">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6817679A" w14:textId="77777777" w:rsidR="00E02179" w:rsidRDefault="00E02179">
+    <w:p w14:paraId="40830F01" w14:textId="77777777" w:rsidR="00DD4767" w:rsidRDefault="00DD4767">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CAD652F" w14:textId="77777777" w:rsidR="00E02179" w:rsidRDefault="00E02179">
+    <w:p w14:paraId="783D12BF" w14:textId="77777777" w:rsidR="00DD4767" w:rsidRDefault="00DD4767">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6683,121 +6936,157 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Apple Garamond">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41C1B242" w14:textId="0AED0ED3" w:rsidR="00CB7C2B" w:rsidRPr="00334F43" w:rsidRDefault="00CB7C2B" w:rsidP="00CB7C2B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41C1B242" w14:textId="48321DC8" w:rsidR="00CB7C2B" w:rsidRPr="00334F43" w:rsidRDefault="00CB7C2B" w:rsidP="00CB7C2B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Rev. Agro. Amb., v. xx, 202</w:t>
+      <w:t xml:space="preserve">Rev. Agro. </w:t>
     </w:r>
-    <w:r w:rsidR="00334F43" w:rsidRPr="00334F43">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>Amb</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00334F43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">., v. </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00334F43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>xx</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00334F43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00656D77">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> - e-ISSN 2176-9168</w:t>
     </w:r>
     <w:r w:rsidR="00AB5400" w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AB5400" w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>(campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FD3EFD4" w14:textId="77777777" w:rsidR="00E02179" w:rsidRDefault="00E02179">
+    <w:p w14:paraId="04D50762" w14:textId="77777777" w:rsidR="00DD4767" w:rsidRDefault="00DD4767">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F65F399" w14:textId="77777777" w:rsidR="00E02179" w:rsidRDefault="00E02179">
+    <w:p w14:paraId="51A06A3A" w14:textId="77777777" w:rsidR="00DD4767" w:rsidRDefault="00DD4767">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3C44AE7A" w14:textId="51D4B695" w:rsidR="001C1EEE" w:rsidRPr="00093AD5" w:rsidRDefault="001C1EEE" w:rsidP="001C1EEE">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="130" w:hanging="130"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -7105,80 +7394,80 @@
         </w:rPr>
         <w:t xml:space="preserve">Instituição (sigla), Município (sigla do Estado), </w:t>
       </w:r>
       <w:r w:rsidR="00494BEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>País</w:t>
       </w:r>
       <w:r w:rsidR="00494BEA" w:rsidRPr="00093AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="134D41CF" w14:textId="47473BBB" w:rsidR="009F08A6" w:rsidRPr="00334F43" w:rsidRDefault="009F08A6" w:rsidP="00334F43">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00334F43">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Sobrenome dos autores (campo sob a responsabilidade da equipe editorial)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5670"/>
       <w:gridCol w:w="3402"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A50027" w:rsidRPr="004B27F8" w14:paraId="2E73E492" w14:textId="77777777" w:rsidTr="00A50027">
       <w:trPr>
         <w:trHeight w:val="907"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3125" w:type="pct"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="24" w:space="0" w:color="385623" w:themeColor="accent6" w:themeShade="80"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
@@ -7293,51 +7582,51 @@
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:i/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Seção</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4222C52C" w14:textId="77777777" w:rsidR="00A50027" w:rsidRDefault="00A50027">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B06F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52620BBC"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9255,52 +9544,53 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1390575559">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1902520926">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="192770850">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1733309857">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1204096820">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="124084892">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -9317,51 +9607,53 @@
     <w:rsid w:val="00046FAD"/>
     <w:rsid w:val="00047454"/>
     <w:rsid w:val="00062DEA"/>
     <w:rsid w:val="0008000D"/>
     <w:rsid w:val="000810B5"/>
     <w:rsid w:val="00093AD5"/>
     <w:rsid w:val="00095491"/>
     <w:rsid w:val="000A64A0"/>
     <w:rsid w:val="000D2571"/>
     <w:rsid w:val="000D52E4"/>
     <w:rsid w:val="000D5F75"/>
     <w:rsid w:val="000E6DF6"/>
     <w:rsid w:val="000F4C4F"/>
     <w:rsid w:val="000F56FC"/>
     <w:rsid w:val="000F65E1"/>
     <w:rsid w:val="00102889"/>
     <w:rsid w:val="00105FAA"/>
     <w:rsid w:val="00111DD5"/>
     <w:rsid w:val="00122011"/>
     <w:rsid w:val="001225B3"/>
     <w:rsid w:val="00122847"/>
     <w:rsid w:val="00127ED4"/>
     <w:rsid w:val="001301BB"/>
     <w:rsid w:val="00133344"/>
     <w:rsid w:val="00140176"/>
+    <w:rsid w:val="001405D3"/>
     <w:rsid w:val="00145AEE"/>
+    <w:rsid w:val="001542A5"/>
     <w:rsid w:val="001700C7"/>
     <w:rsid w:val="001751C1"/>
     <w:rsid w:val="00177C7F"/>
     <w:rsid w:val="00180736"/>
     <w:rsid w:val="00181797"/>
     <w:rsid w:val="00187E9C"/>
     <w:rsid w:val="00192DD2"/>
     <w:rsid w:val="00193250"/>
     <w:rsid w:val="001957EA"/>
     <w:rsid w:val="00197499"/>
     <w:rsid w:val="001A1EAF"/>
     <w:rsid w:val="001B3707"/>
     <w:rsid w:val="001C1EEE"/>
     <w:rsid w:val="001D12A2"/>
     <w:rsid w:val="001D498B"/>
     <w:rsid w:val="001E0C42"/>
     <w:rsid w:val="001E5174"/>
     <w:rsid w:val="001E6DE3"/>
     <w:rsid w:val="001E6E57"/>
     <w:rsid w:val="001E7AE8"/>
     <w:rsid w:val="001F09ED"/>
     <w:rsid w:val="001F74D9"/>
     <w:rsid w:val="00200CE8"/>
     <w:rsid w:val="002075D4"/>
     <w:rsid w:val="0021271F"/>
@@ -9397,106 +9689,109 @@
     <w:rsid w:val="003475ED"/>
     <w:rsid w:val="00361866"/>
     <w:rsid w:val="00367149"/>
     <w:rsid w:val="003703AA"/>
     <w:rsid w:val="0037232E"/>
     <w:rsid w:val="00380864"/>
     <w:rsid w:val="003909B8"/>
     <w:rsid w:val="003939F3"/>
     <w:rsid w:val="003943EF"/>
     <w:rsid w:val="003952D3"/>
     <w:rsid w:val="003A2ED9"/>
     <w:rsid w:val="003A6190"/>
     <w:rsid w:val="003A7FC6"/>
     <w:rsid w:val="003B7861"/>
     <w:rsid w:val="003C285E"/>
     <w:rsid w:val="003C4D14"/>
     <w:rsid w:val="003D63E2"/>
     <w:rsid w:val="003E0A1F"/>
     <w:rsid w:val="003E452A"/>
     <w:rsid w:val="003E7840"/>
     <w:rsid w:val="003F321C"/>
     <w:rsid w:val="00400DB9"/>
     <w:rsid w:val="0040487D"/>
     <w:rsid w:val="0040526C"/>
     <w:rsid w:val="00410190"/>
+    <w:rsid w:val="0041540A"/>
     <w:rsid w:val="004213A7"/>
     <w:rsid w:val="00421847"/>
     <w:rsid w:val="00422146"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="00437E6F"/>
     <w:rsid w:val="00460EBD"/>
     <w:rsid w:val="0046311A"/>
     <w:rsid w:val="00475328"/>
     <w:rsid w:val="0049183B"/>
     <w:rsid w:val="00494782"/>
     <w:rsid w:val="00494BEA"/>
     <w:rsid w:val="004A1ABE"/>
     <w:rsid w:val="004A4B90"/>
     <w:rsid w:val="004B6C68"/>
     <w:rsid w:val="004C1991"/>
+    <w:rsid w:val="004D46FA"/>
     <w:rsid w:val="004D485D"/>
     <w:rsid w:val="004D708C"/>
     <w:rsid w:val="004D7A2D"/>
     <w:rsid w:val="004F2C71"/>
     <w:rsid w:val="00507C2A"/>
     <w:rsid w:val="005139C8"/>
     <w:rsid w:val="005269B6"/>
     <w:rsid w:val="005328DD"/>
     <w:rsid w:val="005404A8"/>
     <w:rsid w:val="00541955"/>
     <w:rsid w:val="00542D75"/>
     <w:rsid w:val="00553D8E"/>
     <w:rsid w:val="0055631D"/>
     <w:rsid w:val="00561982"/>
     <w:rsid w:val="005719D5"/>
     <w:rsid w:val="0058103A"/>
     <w:rsid w:val="00585DC1"/>
     <w:rsid w:val="00586706"/>
     <w:rsid w:val="005919A2"/>
     <w:rsid w:val="0059537E"/>
     <w:rsid w:val="005A1EA3"/>
     <w:rsid w:val="005A51D5"/>
     <w:rsid w:val="005B0E0D"/>
     <w:rsid w:val="005B2176"/>
     <w:rsid w:val="005C4913"/>
     <w:rsid w:val="005C53CF"/>
     <w:rsid w:val="005E0DFB"/>
     <w:rsid w:val="005E28EF"/>
     <w:rsid w:val="005E766F"/>
     <w:rsid w:val="005E7B9B"/>
     <w:rsid w:val="00602497"/>
     <w:rsid w:val="006046AE"/>
     <w:rsid w:val="00611633"/>
     <w:rsid w:val="00615175"/>
     <w:rsid w:val="0062479C"/>
     <w:rsid w:val="006370EC"/>
     <w:rsid w:val="0063757D"/>
     <w:rsid w:val="006407D0"/>
     <w:rsid w:val="00643F24"/>
     <w:rsid w:val="00645D28"/>
     <w:rsid w:val="00654949"/>
+    <w:rsid w:val="00656D77"/>
     <w:rsid w:val="006674D8"/>
     <w:rsid w:val="00672F51"/>
     <w:rsid w:val="00673A02"/>
     <w:rsid w:val="00677FDD"/>
     <w:rsid w:val="0068031B"/>
     <w:rsid w:val="00686933"/>
     <w:rsid w:val="00687903"/>
     <w:rsid w:val="00687A01"/>
     <w:rsid w:val="006A3E54"/>
     <w:rsid w:val="006B06E0"/>
     <w:rsid w:val="006B07F6"/>
     <w:rsid w:val="006B6BE0"/>
     <w:rsid w:val="006C6DB6"/>
     <w:rsid w:val="006D30B6"/>
     <w:rsid w:val="006D373E"/>
     <w:rsid w:val="006D3DE0"/>
     <w:rsid w:val="006D4495"/>
     <w:rsid w:val="006D4E05"/>
     <w:rsid w:val="006F5198"/>
     <w:rsid w:val="006F5827"/>
     <w:rsid w:val="006F5EB7"/>
     <w:rsid w:val="00704642"/>
     <w:rsid w:val="0071230D"/>
     <w:rsid w:val="0071616A"/>
     <w:rsid w:val="00721805"/>
@@ -9535,50 +9830,51 @@
     <w:rsid w:val="008131EA"/>
     <w:rsid w:val="008161D9"/>
     <w:rsid w:val="0082045C"/>
     <w:rsid w:val="0082085B"/>
     <w:rsid w:val="00820FAB"/>
     <w:rsid w:val="0082531D"/>
     <w:rsid w:val="00825957"/>
     <w:rsid w:val="00831A0F"/>
     <w:rsid w:val="00836914"/>
     <w:rsid w:val="00836C83"/>
     <w:rsid w:val="0083747E"/>
     <w:rsid w:val="00837935"/>
     <w:rsid w:val="00837993"/>
     <w:rsid w:val="00837C05"/>
     <w:rsid w:val="00846FB1"/>
     <w:rsid w:val="0085269C"/>
     <w:rsid w:val="00857CB8"/>
     <w:rsid w:val="00873B7D"/>
     <w:rsid w:val="00875566"/>
     <w:rsid w:val="008841D3"/>
     <w:rsid w:val="00887A07"/>
     <w:rsid w:val="00895262"/>
     <w:rsid w:val="008A096E"/>
     <w:rsid w:val="008A6D94"/>
     <w:rsid w:val="008B4055"/>
+    <w:rsid w:val="008C2F42"/>
     <w:rsid w:val="008D749A"/>
     <w:rsid w:val="008D7AA1"/>
     <w:rsid w:val="008D7EC6"/>
     <w:rsid w:val="008E2F7C"/>
     <w:rsid w:val="008F2CF3"/>
     <w:rsid w:val="008F46C3"/>
     <w:rsid w:val="0090307B"/>
     <w:rsid w:val="0091509D"/>
     <w:rsid w:val="00916303"/>
     <w:rsid w:val="00917BC7"/>
     <w:rsid w:val="00917DB1"/>
     <w:rsid w:val="00922CE7"/>
     <w:rsid w:val="0092773F"/>
     <w:rsid w:val="00935613"/>
     <w:rsid w:val="0093757A"/>
     <w:rsid w:val="00941F13"/>
     <w:rsid w:val="009466E8"/>
     <w:rsid w:val="00946A64"/>
     <w:rsid w:val="009535B0"/>
     <w:rsid w:val="0096070D"/>
     <w:rsid w:val="00964A81"/>
     <w:rsid w:val="00980CE5"/>
     <w:rsid w:val="009A234F"/>
     <w:rsid w:val="009B3315"/>
     <w:rsid w:val="009C3960"/>
@@ -9626,50 +9922,51 @@
     <w:rsid w:val="00B34EC0"/>
     <w:rsid w:val="00B35750"/>
     <w:rsid w:val="00B43E23"/>
     <w:rsid w:val="00B44AC4"/>
     <w:rsid w:val="00B5137B"/>
     <w:rsid w:val="00B72378"/>
     <w:rsid w:val="00B73D6A"/>
     <w:rsid w:val="00B81B3B"/>
     <w:rsid w:val="00BA365E"/>
     <w:rsid w:val="00BA6D8B"/>
     <w:rsid w:val="00BA79C3"/>
     <w:rsid w:val="00BB2951"/>
     <w:rsid w:val="00BB618E"/>
     <w:rsid w:val="00BB7351"/>
     <w:rsid w:val="00BC3559"/>
     <w:rsid w:val="00BC6827"/>
     <w:rsid w:val="00BD4507"/>
     <w:rsid w:val="00BD590D"/>
     <w:rsid w:val="00BD650C"/>
     <w:rsid w:val="00BE11AA"/>
     <w:rsid w:val="00BE17CD"/>
     <w:rsid w:val="00BE1ED7"/>
     <w:rsid w:val="00BE25B8"/>
     <w:rsid w:val="00BE7891"/>
     <w:rsid w:val="00C00067"/>
+    <w:rsid w:val="00C0006C"/>
     <w:rsid w:val="00C00FF9"/>
     <w:rsid w:val="00C050EC"/>
     <w:rsid w:val="00C2358D"/>
     <w:rsid w:val="00C451B0"/>
     <w:rsid w:val="00C47F8C"/>
     <w:rsid w:val="00C53319"/>
     <w:rsid w:val="00C57EA0"/>
     <w:rsid w:val="00C60200"/>
     <w:rsid w:val="00C60402"/>
     <w:rsid w:val="00C70EE4"/>
     <w:rsid w:val="00C71F6D"/>
     <w:rsid w:val="00C74CD9"/>
     <w:rsid w:val="00C77929"/>
     <w:rsid w:val="00C839CB"/>
     <w:rsid w:val="00C91F57"/>
     <w:rsid w:val="00CA2A6E"/>
     <w:rsid w:val="00CA2BF9"/>
     <w:rsid w:val="00CA6D0C"/>
     <w:rsid w:val="00CB54FD"/>
     <w:rsid w:val="00CB76F8"/>
     <w:rsid w:val="00CB7C2B"/>
     <w:rsid w:val="00CC6D89"/>
     <w:rsid w:val="00CF1C86"/>
     <w:rsid w:val="00CF37D4"/>
     <w:rsid w:val="00CF703A"/>
@@ -9678,50 +9975,51 @@
     <w:rsid w:val="00D10A4E"/>
     <w:rsid w:val="00D207AE"/>
     <w:rsid w:val="00D23013"/>
     <w:rsid w:val="00D24D5E"/>
     <w:rsid w:val="00D30056"/>
     <w:rsid w:val="00D37D80"/>
     <w:rsid w:val="00D4122A"/>
     <w:rsid w:val="00D41529"/>
     <w:rsid w:val="00D4221E"/>
     <w:rsid w:val="00D44180"/>
     <w:rsid w:val="00D5050A"/>
     <w:rsid w:val="00D5609C"/>
     <w:rsid w:val="00D638AA"/>
     <w:rsid w:val="00D659A5"/>
     <w:rsid w:val="00D758F5"/>
     <w:rsid w:val="00D76DA3"/>
     <w:rsid w:val="00D858A0"/>
     <w:rsid w:val="00D875CF"/>
     <w:rsid w:val="00D90A11"/>
     <w:rsid w:val="00DA179B"/>
     <w:rsid w:val="00DB07F1"/>
     <w:rsid w:val="00DB28A2"/>
     <w:rsid w:val="00DB2E44"/>
     <w:rsid w:val="00DB69E0"/>
     <w:rsid w:val="00DD37B9"/>
+    <w:rsid w:val="00DD4767"/>
     <w:rsid w:val="00DD7FC0"/>
     <w:rsid w:val="00DE39FB"/>
     <w:rsid w:val="00DE71A1"/>
     <w:rsid w:val="00DF59C6"/>
     <w:rsid w:val="00E02179"/>
     <w:rsid w:val="00E0590E"/>
     <w:rsid w:val="00E11A0D"/>
     <w:rsid w:val="00E13D49"/>
     <w:rsid w:val="00E34BBF"/>
     <w:rsid w:val="00E43DEF"/>
     <w:rsid w:val="00E44275"/>
     <w:rsid w:val="00E54119"/>
     <w:rsid w:val="00E626DF"/>
     <w:rsid w:val="00E62CCC"/>
     <w:rsid w:val="00E71E07"/>
     <w:rsid w:val="00E843C0"/>
     <w:rsid w:val="00E859E3"/>
     <w:rsid w:val="00E87227"/>
     <w:rsid w:val="00E95DE5"/>
     <w:rsid w:val="00EB2904"/>
     <w:rsid w:val="00EB56EF"/>
     <w:rsid w:val="00EC24E6"/>
     <w:rsid w:val="00EC4BCF"/>
     <w:rsid w:val="00ED0DAD"/>
     <w:rsid w:val="00ED7502"/>
@@ -11319,78 +11617,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{226134DE-3F95-476A-8EC7-606647264055}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11856</Characters>
+  <Pages>7</Pages>
+  <Words>2179</Words>
+  <Characters>11771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FAVOR LEIA ESTA PÁGINA ANTES DE PREPARAR O SEU ARTIGO OU POSTER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UFPE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14023</CharactersWithSpaces>
+  <CharactersWithSpaces>13923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FAVOR LEIA ESTA PÁGINA ANTES DE PREPARAR O SEU ARTIGO OU POSTER</dc:title>
   <dc:subject/>
   <dc:creator>Marcelo Soares</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d1280bff-6f8d-441a-ae23-5266fe9f0fd5</vt:lpwstr>